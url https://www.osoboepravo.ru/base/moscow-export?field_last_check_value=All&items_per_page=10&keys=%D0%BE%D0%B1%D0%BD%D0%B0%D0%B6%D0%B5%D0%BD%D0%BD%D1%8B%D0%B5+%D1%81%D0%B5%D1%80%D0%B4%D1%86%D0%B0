--- v0 (2026-03-25)
+++ v1 (2026-10-17)
@@ -107,53 +107,54 @@
     <t>Новая опера</t>
   </si>
   <si>
     <t xml:space="preserve">Театр «Новая опера» </t>
   </si>
   <si>
     <t>(495) 109–70–50 Справочная служба</t>
   </si>
   <si>
     <t xml:space="preserve">
 Москва, ул. Каретный Ряд, д. 3, стр. 2, cад Эрмитаж (м. Чеховская, м. Тверская, м. Пушкинская)</t>
   </si>
   <si>
     <t>https://novayaopera.ru:443/okno/</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.osoboepravo.ru/org/novaya-opera </t>
   </si>
   <si>
     <t>Негосударственные организации, Помощь подросткам и взрослым, Культура / Искусство, Расстройства аутистического спектра</t>
   </si>
   <si>
     <t>2024-06-03T00:00:00</t>
   </si>
   <si>
-    <t>Постоянная программа Образовательного кластера Новой Оперы (ОКНО) «Я иду в театр Новая Опера» для детей с расстройством аутистического спектра (РАС). 
+    <t xml:space="preserve">Постоянная программа Образовательного кластера Новой Оперы (ОКНО) «Я иду в театр Новая Опера» для детей с расстройством аутистического спектра (РАС). 
 Создавалась при экспертной поддержке фонда “Обнаженные сердца”. 
-Чтобы принять участие в программе, нужно написать на почту okno@novayaopera.ru.  Участие в программе бесплатное.</t>
+Чтобы принять участие в программе, нужно написать на почту okno@novayaopera.ru.  Участие в программе бесплатное.
+  Творческая лаборатория для глухих и слабослышащих участников. Музыкальные мероприятия для слепых и слабовидящих участников. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>